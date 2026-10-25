--- v0 (2026-03-12)
+++ v1 (2026-10-25)
@@ -36,168 +36,168 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t xml:space="preserve">Datum</t>
   </si>
   <si>
     <t xml:space="preserve">Investering</t>
   </si>
   <si>
     <t xml:space="preserve">ISIN</t>
   </si>
   <si>
     <t xml:space="preserve">Typ</t>
   </si>
   <si>
     <t xml:space="preserve">Valuta</t>
   </si>
   <si>
     <t xml:space="preserve">Land</t>
   </si>
   <si>
     <t xml:space="preserve">%</t>
   </si>
   <si>
+    <t xml:space="preserve">Danske Invest SICAV Sverige Kort Ränta Class SI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1349497328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
     <t xml:space="preserve">Danske Invest SICAV Sverige Ränta Class SI</t>
   </si>
   <si>
     <t xml:space="preserve">LU1349499027</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
-    <t xml:space="preserve">Danske Invest SICAV Sverige Kort Ränta Class SI</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LU1349497328</t>
+    <t xml:space="preserve">STADSHYPOTEK AB 2% 01.09.2028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE0011062892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obligationer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sverige </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV European Corporate Sustainable Bond Class I-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1399305769</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
-    <t xml:space="preserve">STADSHYPOTEK AB 2% 01.09.2028</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SE0011062892</t>
+    <t xml:space="preserve">SWEDISH GOVERNMENT 3.5% 30.03.2039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE0002829192</t>
   </si>
   <si>
     <t xml:space="preserve">Obligationer</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Sverige </t>
   </si>
   <si>
-    <t xml:space="preserve">Danske Invest SICAV European Corporate Sustainable Bond Class I-sek h</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LU1399305769</t>
+    <t xml:space="preserve">Danske Invest SICAV Global Inflation Linked Bond Short Duration Class WI-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1679001518</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
-    <t xml:space="preserve">SWEDISH GOVERNMENT 3.5% 30.03.2039</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SE0002829192</t>
+    <t xml:space="preserve">SWEDISH GOVERNMENT 0.75% 12.11.2029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE0011281922</t>
   </si>
   <si>
     <t xml:space="preserve">Obligationer</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Sverige </t>
   </si>
   <si>
-    <t xml:space="preserve">Danske Invest SICAV Global Inflation Linked Bond Short Duration Class WI-sek h</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LU1679001518</t>
+    <t xml:space="preserve">Danske Invest SICAV Euro High Yield Bond Class WI-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1678982460</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
-  </si>
-[...28 lines deleted...]
-    <t xml:space="preserve">Sverige </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest Tillväxtmarknadsobligationer, klass SEK h</t>
   </si>
   <si>
     <t xml:space="preserve">DK0060486090</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
     <t xml:space="preserve">SWEDISH COVERED BOND 1% 12.06.2030</t>
   </si>
   <si>
     <t xml:space="preserve">SE0013486156</t>
   </si>
   <si>
     <t xml:space="preserve">Obligationer</t>
   </si>
@@ -592,299 +592,299 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>19.021</v>
+        <v>19.065</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>19.007</v>
+        <v>18.951</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>15.257</v>
+        <v>15.955</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>10.025</v>
+        <v>9.938</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>9.102</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
-        <v>8.514</v>
+        <v>8.033</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1">
-        <v>5.744</v>
+        <v>5.117</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
-        <v>4.819</v>
+        <v>5.094</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1">
-        <v>4.601</v>
+        <v>5.015</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1">
-        <v>1.621</v>
+        <v>1.705</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12">
-        <v>46052</v>
+        <v>46265</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1">
-        <v>1.177</v>
+        <v>0.734</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>