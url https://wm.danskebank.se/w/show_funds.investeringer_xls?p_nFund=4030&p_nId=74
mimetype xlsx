--- v0 (2025-12-07)
+++ v1 (2026-06-25)
@@ -96,234 +96,234 @@
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
     <t xml:space="preserve">Danske Invest Select Tactical Asset Allocation Sverige, klass SEK W</t>
   </si>
   <si>
     <t xml:space="preserve">DK0061287505</t>
   </si>
   <si>
     <t xml:space="preserve">Fonder</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
+    <t xml:space="preserve">Danske Invest Globala High Yield-obligationer, klass SEK W h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK0062262994</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV European Corporate Sustainable Bond Class I-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1399305769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV Sverige Class SI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1349495116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWEDISH GOVERNMENT 3.5% 30.03.2039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE0002829192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obligationer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sverige </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV Global Fixed Income Solution Class WI-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU2800559721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest Tillväxtmarknadsobligationer, klass SEK h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK0060486090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest Select Global Quant, EUR W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK0060518397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV Global Emerging Markets Class I-sek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU2607346520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
     <t xml:space="preserve">SWEDISH COVERED BOND 1% 12.06.2030</t>
   </si>
   <si>
     <t xml:space="preserve">SE0013486156</t>
   </si>
   <si>
     <t xml:space="preserve">Obligationer</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Sverige </t>
   </si>
   <si>
-    <t xml:space="preserve">Danske Invest SICAV European Corporate Sustainable Bond Class I-sek h</t>
-[...83 lines deleted...]
-    <t xml:space="preserve">EUR</t>
+    <t xml:space="preserve">Danske Invest SICAV Sverige Småbolag Class SI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1857272469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest Tillväxtmarknadsobligationer Lokal Valuta, klass SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK0060575272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danmark </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danske Invest SICAV Global Inflation Linked Bond Short Duration Class WI-sek h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LU1679001518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Danmark </t>
   </si>
   <si>
     <t xml:space="preserve">STADSHYPOTEK AB 2% 01.09.2028</t>
   </si>
   <si>
     <t xml:space="preserve">SE0011062892</t>
-  </si>
-[...73 lines deleted...]
-    <t xml:space="preserve">SE0011281922</t>
   </si>
   <si>
     <t xml:space="preserve">Obligationer</t>
   </si>
   <si>
     <t xml:space="preserve">SEK</t>
   </si>
   <si>
     <t xml:space="preserve">Sverige </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="165" formatCode="#0.00"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="0">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
     </font>
   </fonts>
@@ -688,437 +688,437 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>19.17</v>
+        <v>19.451</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>18.397</v>
+        <v>18.923</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>13.44</v>
+        <v>13.972</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>9.301</v>
+        <v>8.849</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>5.123</v>
+        <v>5.049</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
-        <v>5.057</v>
+        <v>5.008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1">
-        <v>4.674</v>
+        <v>4.816</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
-        <v>4.3</v>
+        <v>4.347</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1">
-        <v>4.094</v>
+        <v>3.947</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1">
-        <v>4.062</v>
+        <v>3.919</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1">
-        <v>2.55</v>
+        <v>2.468</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="13">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="1">
-        <v>2.455</v>
+        <v>2.442</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="14">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1">
-        <v>2.339</v>
+        <v>2.167</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="15">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>75</v>
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="1">
-        <v>1.51</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="1">
-        <v>1.065</v>
+        <v>1.031</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1">
-        <v>1.033</v>
+        <v>0.993</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="18">
-        <v>45961</v>
+        <v>46142</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18" t="s">
         <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1">
-        <v>0.726</v>
+        <v>0.578</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>